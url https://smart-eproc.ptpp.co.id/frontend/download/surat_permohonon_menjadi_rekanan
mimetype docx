--- v0 (2026-06-04)
+++ v1 (2026-07-26)
@@ -1,70 +1,70 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00565071" w:rsidP="00D10B72">
+    <w:p w14:paraId="76E3FA9B" w14:textId="77777777" w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00565071" w:rsidP="00D10B72">
       <w:pPr>
         <w:spacing w:line="137" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:noProof/>
           <w:color w:val="345A8A"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7F862278" wp14:editId="57E55F9C">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>2273300</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>56515</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1578610" cy="354842"/>
             <wp:effectExtent l="0" t="0" r="2540" b="7620"/>
             <wp:wrapNone/>
             <wp:docPr id="1" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="Picture 2"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5">
@@ -80,110 +80,110 @@
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1578610" cy="354842"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
+    <w:p w14:paraId="2311F968" w14:textId="77777777" w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
       <w:pPr>
         <w:spacing w:line="20" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00565071">
+    <w:p w14:paraId="0399D03E" w14:textId="77777777" w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00565071">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>PRINT ON</w:t>
       </w:r>
       <w:r w:rsidR="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>LETTER HEAD</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
+    <w:p w14:paraId="3ED69C9C" w14:textId="77777777" w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00565071" w:rsidRDefault="00565071" w:rsidP="00D10B72">
+    <w:p w14:paraId="4A42EE74" w14:textId="77777777" w:rsidR="00565071" w:rsidRDefault="00565071" w:rsidP="00D10B72">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nomor</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -231,132 +231,121 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00795FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00795FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Lokasi</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Lokasi], [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00795FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>], [</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>tgl</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00795FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>tgl</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00795FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>bulan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00795FA2">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> – </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00795FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>bulan</w:t>
+        <w:t>tahun</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00795FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> – </w:t>
-[...18 lines deleted...]
-        </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00565071" w:rsidRDefault="00565071" w:rsidP="00D10B72">
+    <w:p w14:paraId="04C2B38F" w14:textId="77777777" w:rsidR="00565071" w:rsidRDefault="00565071" w:rsidP="00D10B72">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Perihal</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
@@ -403,313 +392,321 @@
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>rekanan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00565071" w:rsidRDefault="00565071" w:rsidP="00D10B72">
+    <w:p w14:paraId="3C6F1924" w14:textId="77777777" w:rsidR="00565071" w:rsidRDefault="00565071" w:rsidP="00D10B72">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00565071" w:rsidRDefault="00565071" w:rsidP="00D10B72">
+    <w:p w14:paraId="0D2449A8" w14:textId="77777777" w:rsidR="00565071" w:rsidRDefault="00565071" w:rsidP="00D10B72">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
+    <w:p w14:paraId="442A61C3" w14:textId="77777777" w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kepada</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Yth</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
+    <w:p w14:paraId="28F5445E" w14:textId="6CED7276" w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
       <w:pPr>
         <w:spacing w:line="339" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>DIVISI SUPPLY CHAIN MANAGEMENT</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
+        <w:t xml:space="preserve">DIVISI </w:t>
+      </w:r>
+      <w:r w:rsidR="00A83A65">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>OC&amp;SCC – DEPT. SUPPLY CHAIN CONTROL</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="644C8B69" w14:textId="77777777" w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">PT PP (PERSERO) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tbk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
+    <w:p w14:paraId="678D1D00" w14:textId="77777777" w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Di</w:t>
       </w:r>
       <w:r w:rsidR="00257243" w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00257243" w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>t</w:t>
       </w:r>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>empat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00D10B72" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
+    <w:p w14:paraId="2B9E6B62" w14:textId="77777777" w:rsidR="00D10B72" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
       <w:pPr>
         <w:spacing w:line="338" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00565071" w:rsidRDefault="00565071" w:rsidP="00D10B72">
+    <w:p w14:paraId="778A5508" w14:textId="77777777" w:rsidR="00565071" w:rsidRDefault="00565071" w:rsidP="00D10B72">
       <w:pPr>
         <w:spacing w:line="338" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00565071" w:rsidRDefault="00565071" w:rsidP="00D10B72">
+    <w:p w14:paraId="10ED0A39" w14:textId="77777777" w:rsidR="00565071" w:rsidRDefault="00565071" w:rsidP="00D10B72">
       <w:pPr>
         <w:spacing w:line="338" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00565071" w:rsidRPr="00E92F0F" w:rsidRDefault="00565071" w:rsidP="00D10B72">
+    <w:p w14:paraId="70ADD8FD" w14:textId="77777777" w:rsidR="00565071" w:rsidRPr="00E92F0F" w:rsidRDefault="00565071" w:rsidP="00D10B72">
       <w:pPr>
         <w:spacing w:line="338" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
+    <w:p w14:paraId="586A4929" w14:textId="77777777" w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dengan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>hormat</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
+    <w:p w14:paraId="00858F6D" w14:textId="77777777" w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
       <w:pPr>
         <w:spacing w:line="200" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B12FE8" w:rsidRPr="00E92F0F" w:rsidRDefault="00B12FE8" w:rsidP="00B12FE8">
+    <w:p w14:paraId="1EDC00CC" w14:textId="77777777" w:rsidR="00B12FE8" w:rsidRPr="00E92F0F" w:rsidRDefault="00B12FE8" w:rsidP="00B12FE8">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Yang </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>bertanda</w:t>
       </w:r>
@@ -757,115 +754,115 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ini</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00565071" w:rsidRDefault="00240134" w:rsidP="00B12FE8">
+    <w:p w14:paraId="79174E6D" w14:textId="77777777" w:rsidR="00565071" w:rsidRDefault="00240134" w:rsidP="00B12FE8">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00240134" w:rsidRPr="00E92F0F" w:rsidRDefault="00240134" w:rsidP="00565071">
+    <w:p w14:paraId="0E289969" w14:textId="77777777" w:rsidR="00240134" w:rsidRPr="00E92F0F" w:rsidRDefault="00240134" w:rsidP="00565071">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Nama</w:t>
       </w:r>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>:…</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00565071" w:rsidRDefault="00240134" w:rsidP="00B12FE8">
+    <w:p w14:paraId="4691F8EE" w14:textId="77777777" w:rsidR="00565071" w:rsidRDefault="00240134" w:rsidP="00B12FE8">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Jabatan</w:t>
       </w:r>
@@ -1024,79 +1021,79 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00795FA2" w:rsidRPr="00795FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>perusahaan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00795FA2" w:rsidRPr="00795FA2">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00240134" w:rsidRDefault="00240134" w:rsidP="00565071">
+    <w:p w14:paraId="6907AD9B" w14:textId="77777777" w:rsidR="00240134" w:rsidRDefault="00240134" w:rsidP="00565071">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:ind w:firstLine="720"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Perusahaan</w:t>
       </w:r>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>: ………………………………………………………………</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00565071" w:rsidRPr="00E92F0F" w:rsidRDefault="00565071" w:rsidP="00B12FE8">
+    <w:p w14:paraId="669C09C5" w14:textId="77777777" w:rsidR="00565071" w:rsidRPr="00E92F0F" w:rsidRDefault="00565071" w:rsidP="00B12FE8">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bidang</w:t>
       </w:r>
@@ -1107,233 +1104,206 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> Usaha</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>: …………………………………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00240134" w:rsidRPr="00E92F0F" w:rsidRDefault="00240134" w:rsidP="00B12FE8">
+    <w:p w14:paraId="0B2FAB14" w14:textId="77777777" w:rsidR="00240134" w:rsidRPr="00E92F0F" w:rsidRDefault="00240134" w:rsidP="00B12FE8">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-[...6 lines deleted...]
-        </w:rPr>
         <w:t>Alamat</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: …………………………………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00B12FE8" w:rsidRPr="00E92F0F" w:rsidRDefault="00240134" w:rsidP="00B12FE8">
+    <w:p w14:paraId="3EC2CFF2" w14:textId="77777777" w:rsidR="00B12FE8" w:rsidRPr="00E92F0F" w:rsidRDefault="00240134" w:rsidP="00B12FE8">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">No </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> / fax</w:t>
+        <w:t>No Telp / fax</w:t>
       </w:r>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>: …………………………………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00565071" w:rsidRDefault="00240134" w:rsidP="00565071">
+    <w:p w14:paraId="52B03ACC" w14:textId="77777777" w:rsidR="00565071" w:rsidRDefault="00240134" w:rsidP="00565071">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>Email</w:t>
       </w:r>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t>: …………………………………………………………</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00565071" w:rsidRDefault="00565071" w:rsidP="00565071">
+    <w:p w14:paraId="4DCC93AD" w14:textId="77777777" w:rsidR="00565071" w:rsidRDefault="00565071" w:rsidP="00565071">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00565071" w:rsidP="00565071">
+    <w:p w14:paraId="3C4A3F72" w14:textId="77777777" w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00565071" w:rsidP="00565071">
       <w:pPr>
         <w:spacing w:line="0" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Dengan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -1458,94 +1428,76 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Rekanan</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> di PT PP (</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve">) </w:t>
+        <w:t xml:space="preserve"> di PT PP (Persero) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tbk</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
-    <w:p w:rsidR="00E92F0F" w:rsidRPr="00E92F0F" w:rsidRDefault="00E92F0F" w:rsidP="00D10B72">
+    <w:p w14:paraId="0770CBF6" w14:textId="77777777" w:rsidR="00E92F0F" w:rsidRPr="00E92F0F" w:rsidRDefault="00E92F0F" w:rsidP="00D10B72">
       <w:pPr>
         <w:spacing w:before="26" w:after="26" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="10"/>
           <w:szCs w:val="10"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
+    <w:p w14:paraId="0D4D6427" w14:textId="77777777" w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
       <w:pPr>
         <w:spacing w:before="26" w:after="26" w:line="312" w:lineRule="auto"/>
         <w:ind w:right="20"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Demikian</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -1582,611 +1534,523 @@
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00565071">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00565071">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ini</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00565071">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t xml:space="preserve"> kami buat dan </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00565071">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>untuk</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00565071">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00565071">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>digunakan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00565071">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00565071">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>sebagaimana</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00565071">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00565071">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>mestinya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF69EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF69EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>atas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF69EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00CF69EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>perhatiannya</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF69EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> kami </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00565071">
-[...8 lines deleted...]
-      <w:r w:rsidR="00565071">
+      <w:r w:rsidR="00CF69EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ucapkan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00CF69EB">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00565071">
-[...10 lines deleted...]
-          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+      <w:r w:rsidR="00CF69EB">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>terimakasih</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="6D07E017" w14:textId="77777777" w:rsidR="00E92F0F" w:rsidRDefault="00E92F0F" w:rsidP="00D10B72">
+      <w:pPr>
+        <w:spacing w:before="26" w:after="26" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="622CCDD6" w14:textId="77777777" w:rsidR="00565071" w:rsidRDefault="00565071" w:rsidP="00D10B72">
+      <w:pPr>
+        <w:spacing w:before="26" w:after="26" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BE171C4" w14:textId="77777777" w:rsidR="00565071" w:rsidRDefault="00565071" w:rsidP="00D10B72">
+      <w:pPr>
+        <w:spacing w:before="26" w:after="26" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42D6630A" w14:textId="77777777" w:rsidR="00565071" w:rsidRDefault="00565071" w:rsidP="00D10B72">
+      <w:pPr>
+        <w:spacing w:before="26" w:after="26" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="35A253C5" w14:textId="77777777" w:rsidR="00565071" w:rsidRDefault="00565071" w:rsidP="00D10B72">
+      <w:pPr>
+        <w:spacing w:before="26" w:after="26" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2F747DF1" w14:textId="77777777" w:rsidR="00565071" w:rsidRDefault="00565071" w:rsidP="00D10B72">
+      <w:pPr>
+        <w:spacing w:before="26" w:after="26" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="23104412" w14:textId="77777777" w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
+      <w:pPr>
+        <w:spacing w:before="26" w:after="26" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92F0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Hormat Kami,</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42101EE3" w14:textId="77777777" w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
+      <w:pPr>
+        <w:spacing w:before="26" w:after="26" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92F0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E92F0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Tempat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E92F0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>], [</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E92F0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>hari-bulan-tahun</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E92F0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F7DB4B7" w14:textId="77777777" w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
+      <w:pPr>
+        <w:spacing w:before="26" w:after="26" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="148AD0E9" w14:textId="009C3FB3" w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
+      <w:pPr>
+        <w:spacing w:before="26" w:after="26" w:line="312" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92F0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- TTD </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E92F0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>diatas</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E92F0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="00565071">
-[...135 lines deleted...]
-    <w:p w:rsidR="00E92F0F" w:rsidRDefault="00E92F0F" w:rsidP="00D10B72">
+      <w:r w:rsidRPr="00E92F0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Materai</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="2C7D3B02" w14:textId="77777777" w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
       <w:pPr>
         <w:spacing w:before="26" w:after="26" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:sz w:val="22"/>
-[...4 lines deleted...]
-    <w:p w:rsidR="00565071" w:rsidRDefault="00565071" w:rsidP="00D10B72">
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E92F0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- Cap </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E92F0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>perusahaan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="5B4D96B0" w14:textId="77777777" w:rsidR="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
       <w:pPr>
         <w:spacing w:before="26" w:after="26" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w:rsidR="00565071" w:rsidRDefault="00565071" w:rsidP="00D10B72">
+      <w:r w:rsidRPr="00E92F0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>[_______Nama ______]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9ACB68" w14:textId="77777777" w:rsidR="00D10B72" w:rsidRPr="00E92F0F" w:rsidRDefault="00D10B72" w:rsidP="00D10B72">
       <w:pPr>
         <w:spacing w:before="26" w:after="26" w:line="312" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...202 lines deleted...]
-      </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
-          <w:i/>
-[...3 lines deleted...]
-        <w:t>6000,-</w:t>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Jabatan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E92F0F">
+        <w:rPr>
+          <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> :</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-    </w:p>
-[...77 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00E92F0F">
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Arial" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> ___________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD3204" w:rsidRPr="00E92F0F" w:rsidRDefault="00BD3204">
+    <w:p w14:paraId="2F7A3D15" w14:textId="77777777" w:rsidR="00BD3204" w:rsidRPr="00E92F0F" w:rsidRDefault="00BD3204">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00BD3204" w:rsidRPr="00E92F0F" w:rsidSect="00E92F0F">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00000005"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="14330624"/>
     <w:lvl w:ilvl="0" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="FFFFFFFF">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
@@ -2613,158 +2477,162 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="38090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="3809001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1251042896">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1319309238">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="364529070">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="887499875">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1809740140">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="226456860">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="2081515074">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="60"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D10B72"/>
     <w:rsid w:val="000D267C"/>
     <w:rsid w:val="00240134"/>
     <w:rsid w:val="00257243"/>
+    <w:rsid w:val="00257B1B"/>
     <w:rsid w:val="00305A79"/>
     <w:rsid w:val="00427DC2"/>
     <w:rsid w:val="00565071"/>
     <w:rsid w:val="005D7523"/>
     <w:rsid w:val="007403A1"/>
     <w:rsid w:val="00795FA2"/>
     <w:rsid w:val="0081539C"/>
     <w:rsid w:val="00822620"/>
+    <w:rsid w:val="008E7CC8"/>
     <w:rsid w:val="009E08DE"/>
+    <w:rsid w:val="00A83A65"/>
     <w:rsid w:val="00A943D2"/>
+    <w:rsid w:val="00A977A1"/>
     <w:rsid w:val="00B12FE8"/>
     <w:rsid w:val="00B57C8E"/>
     <w:rsid w:val="00BD3204"/>
     <w:rsid w:val="00CF69EB"/>
     <w:rsid w:val="00D10B72"/>
     <w:rsid w:val="00E92F0F"/>
     <w:rsid w:val="00FF2708"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-ID"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="41678352"/>
+  <w14:docId w14:val="527B43FD"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{319ED779-48C0-4671-AAE1-5F437D4D1602}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-ID" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3096,50 +2964,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D10B72"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-ID"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -3153,52 +3022,53 @@
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="0081539C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
@@ -3463,69 +3333,69 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>140</Words>
-  <Characters>798</Characters>
+  <Words>119</Words>
+  <Characters>776</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>6</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>45</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>937</CharactersWithSpaces>
+  <CharactersWithSpaces>893</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Suci</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>